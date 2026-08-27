--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -22,51 +22,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Реквизиты ООО СК &quot;АЗБУКА ПЕРМЬ&quot;" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Сокращенное наименование</t>
   </si>
   <si>
     <t>ООО СК "АЗБУКА ПЕРМЬ"</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
-    <t>614000, Пермский край, г.о. Пермский, г Пермь, ул Екатерининская, д. 114, помещ. 2</t>
+    <t>614068, Пермский край, г.о. Пермский, г. Пермь, ул. Дзержинского, д. 29Б</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>7 (342) 248-36-76</t>
   </si>
   <si>
     <t>Факс</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>info@azbukateam.ru</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>5902069698</t>
   </si>
   <si>
     <t>КПП</t>
   </si>
@@ -144,51 +144,51 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B12" headerRowCount="0">
   <tableColumns count="2">
     <tableColumn id="1" name="Полное наименование организации"/>
     <tableColumn id="2" name="Column2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7922515869141" customWidth="1"/>
-    <col min="2" max="2" width="79.5452117919922" customWidth="1"/>
+    <col min="2" max="2" width="69.648078918457" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">